--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="32AE5AEC"/>
+    <w:nsid w:val="8761208C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F7CF5036"/>
+    <w:nsid w:val="64689392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="221BF53F"/>
+    <w:nsid w:val="01799E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9F806EB4"/>
+    <w:nsid w:val="BC6F2C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="94CAB432"/>
+    <w:nsid w:val="115821EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DF897006"/>
+    <w:nsid w:val="80FD454C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7520E8D8"/>
+    <w:nsid w:val="6AB91602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="035E24E0"/>
+    <w:nsid w:val="2249CA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="23A83661"/>
+    <w:nsid w:val="054DB861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3CD63563"/>
+    <w:nsid w:val="F9F63E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4518392B"/>
+    <w:nsid w:val="5A01B831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="804BDFB0"/>
+    <w:nsid w:val="44B87B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6FCC7CBB"/>
+    <w:nsid w:val="FF3C7BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>