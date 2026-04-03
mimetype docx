--- v2 (2026-04-03)
+++ v3 (2026-04-03)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8761208C"/>
+    <w:nsid w:val="F4368001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="64689392"/>
+    <w:nsid w:val="4D211188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="01799E31"/>
+    <w:nsid w:val="E1250607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BC6F2C9C"/>
+    <w:nsid w:val="041AD771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="115821EA"/>
+    <w:nsid w:val="DA2B82AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="80FD454C"/>
+    <w:nsid w:val="CB05CF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6AB91602"/>
+    <w:nsid w:val="C7271132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2249CA24"/>
+    <w:nsid w:val="286ABD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="054DB861"/>
+    <w:nsid w:val="C4F71B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F9F63E7A"/>
+    <w:nsid w:val="A9F8A5C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5A01B831"/>
+    <w:nsid w:val="74C5A709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="44B87B48"/>
+    <w:nsid w:val="BC1C30A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="FF3C7BE8"/>
+    <w:nsid w:val="D4E9DF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>