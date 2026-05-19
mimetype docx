--- v3 (2026-04-03)
+++ v4 (2026-05-19)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F4368001"/>
+    <w:nsid w:val="23A0244E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4D211188"/>
+    <w:nsid w:val="245C5F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E1250607"/>
+    <w:nsid w:val="88AE3B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="041AD771"/>
+    <w:nsid w:val="84BCEA81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DA2B82AA"/>
+    <w:nsid w:val="E0309D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CB05CF7F"/>
+    <w:nsid w:val="3E4A0476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C7271132"/>
+    <w:nsid w:val="9BD2AF5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="286ABD38"/>
+    <w:nsid w:val="ED85E4B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C4F71B9C"/>
+    <w:nsid w:val="320B2194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A9F8A5C4"/>
+    <w:nsid w:val="30EC113F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="74C5A709"/>
+    <w:nsid w:val="FA096375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BC1C30A2"/>
+    <w:nsid w:val="63F689D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D4E9DF9E"/>
+    <w:nsid w:val="E9D71C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>