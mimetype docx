--- v4 (2026-05-19)
+++ v5 (2026-07-03)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="23A0244E"/>
+    <w:nsid w:val="6CDC107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="245C5F7B"/>
+    <w:nsid w:val="13F6BAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="88AE3B57"/>
+    <w:nsid w:val="614210AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="84BCEA81"/>
+    <w:nsid w:val="0EAEAFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E0309D1C"/>
+    <w:nsid w:val="6AC37997"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3E4A0476"/>
+    <w:nsid w:val="0583F3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9BD2AF5B"/>
+    <w:nsid w:val="DBDB2AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="ED85E4B7"/>
+    <w:nsid w:val="CAF09DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="320B2194"/>
+    <w:nsid w:val="8E2CB138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="30EC113F"/>
+    <w:nsid w:val="8497F656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FA096375"/>
+    <w:nsid w:val="E584E363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="63F689D7"/>
+    <w:nsid w:val="4142D2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E9D71C0D"/>
+    <w:nsid w:val="9C553F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>