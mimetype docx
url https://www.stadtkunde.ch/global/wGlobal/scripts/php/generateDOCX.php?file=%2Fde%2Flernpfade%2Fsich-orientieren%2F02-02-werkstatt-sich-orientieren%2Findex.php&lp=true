--- v5 (2026-07-03)
+++ v6 (2026-08-19)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6CDC107B"/>
+    <w:nsid w:val="EB9F6B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="13F6BAD7"/>
+    <w:nsid w:val="223B0B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="614210AE"/>
+    <w:nsid w:val="8424FFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0EAEAFBE"/>
+    <w:nsid w:val="C73A0212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6AC37997"/>
+    <w:nsid w:val="56A5DFCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0583F3C6"/>
+    <w:nsid w:val="DCAF5ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DBDB2AF8"/>
+    <w:nsid w:val="A3E94285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CAF09DE9"/>
+    <w:nsid w:val="5CA2E16F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8E2CB138"/>
+    <w:nsid w:val="566BD7B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8497F656"/>
+    <w:nsid w:val="98D21935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E584E363"/>
+    <w:nsid w:val="2AD46E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4142D2A6"/>
+    <w:nsid w:val="6CBC1685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9C553F64"/>
+    <w:nsid w:val="AD9849D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>