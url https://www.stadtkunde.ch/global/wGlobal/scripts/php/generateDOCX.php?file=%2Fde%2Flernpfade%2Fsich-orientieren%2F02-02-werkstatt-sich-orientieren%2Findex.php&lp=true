--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1195,51 +1195,51 @@
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr/>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">www.stadtkunde.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p/>
   <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EB9F6B30"/>
+    <w:nsid w:val="5610A556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1343,51 +1343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="223B0B05"/>
+    <w:nsid w:val="9C369C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1491,51 +1491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8424FFF4"/>
+    <w:nsid w:val="16390EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1639,51 +1639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C73A0212"/>
+    <w:nsid w:val="DC1CDFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1787,51 +1787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="56A5DFCD"/>
+    <w:nsid w:val="BA1FAA8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1935,51 +1935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DCAF5ABF"/>
+    <w:nsid w:val="F0434AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2083,51 +2083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A3E94285"/>
+    <w:nsid w:val="B474DE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5CA2E16F"/>
+    <w:nsid w:val="CCA6DF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="566BD7B6"/>
+    <w:nsid w:val="0EFF3075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="98D21935"/>
+    <w:nsid w:val="FBA6DB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2AD46E12"/>
+    <w:nsid w:val="0D13C7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6CBC1685"/>
+    <w:nsid w:val="555FBB1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="AD9849D3"/>
+    <w:nsid w:val="1DE5F962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>